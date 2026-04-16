--- v0 (2025-12-18)
+++ v1 (2026-04-16)
@@ -8499,54 +8499,54 @@
       </c>
       <c r="F249">
         <v>0.7</v>
       </c>
       <c r="G249">
         <v>49.9</v>
       </c>
       <c r="H249">
         <v>85030098</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
         <v>506</v>
       </c>
       <c r="B250" t="s">
         <v>507</v>
       </c>
       <c r="C250" t="s">
         <v>10</v>
       </c>
       <c r="D250" t="s">
         <v>11</v>
       </c>
       <c r="E250">
-        <v>4.5</v>
+        <v>1.7</v>
       </c>
       <c r="F250">
-        <v>4.0</v>
+        <v>1.65</v>
       </c>
       <c r="G250">
         <v>83.86</v>
       </c>
       <c r="H250">
         <v>85030098</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
         <v>508</v>
       </c>
       <c r="B251" t="s">
         <v>509</v>
       </c>
       <c r="C251" t="s">
         <v>10</v>
       </c>
       <c r="D251" t="s">
         <v>11</v>
       </c>
       <c r="E251">
         <v>4.5</v>
       </c>
       <c r="F251">