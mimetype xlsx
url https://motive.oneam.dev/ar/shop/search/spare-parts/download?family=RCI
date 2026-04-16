--- v0 (2026-02-14)
+++ v1 (2026-04-16)
@@ -488,129 +488,129 @@
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2">
         <v>0.03</v>
       </c>
       <c r="F2">
         <v>0.03</v>
       </c>
       <c r="G2">
         <v>19.7</v>
       </c>
       <c r="H2">
-        <v>85044095</v>
+        <v>8504408700</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3" t="s">
         <v>13</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3">
         <v>0.06</v>
       </c>
       <c r="F3">
         <v>0.05</v>
       </c>
       <c r="G3">
         <v>34.030000000000001</v>
       </c>
       <c r="H3">
-        <v>85044095</v>
+        <v>8504408700</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
         <v>0.1</v>
       </c>
       <c r="F4">
         <v>0.08</v>
       </c>
       <c r="G4">
         <v>36.92</v>
       </c>
       <c r="H4">
-        <v>85044095</v>
+        <v>8504408700</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5">
         <v>0.25</v>
       </c>
       <c r="F5">
         <v>0.2</v>
       </c>
       <c r="G5">
         <v>66.91</v>
       </c>
       <c r="H5">
-        <v>85044095</v>
+        <v>8504408700</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>